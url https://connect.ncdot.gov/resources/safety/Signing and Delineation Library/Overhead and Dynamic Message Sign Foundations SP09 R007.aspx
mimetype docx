--- v0 (2026-04-23)
+++ v1 (2026-08-22)
@@ -4691,51 +4691,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="91561bab295627c3ca08ad8ad9a331b9">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006D7BA4DC522AC84F97AE8002107D7316" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f83bd9919101e7055509a1fe8f8ae0ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="5e7874b7-19b8-4222-9f87-80bf0b085ea3" xmlns:ns3="16f00c2e-ac5c-418b-9f13-a0771dbd417d" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cd3e724432af821519be875b34e0759f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <xsd:import namespace="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:No_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision" minOccurs="0"/>
                 <xsd:element ref="ns2:Let_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns2:Geotech_x0020_Reference" minOccurs="0"/>
                 <xsd:element ref="ns2:Provision_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:File_x0020_Category" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:URL" minOccurs="0"/>
                 <xsd:element ref="ns4:IconOverlay" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4971,51 +4971,51 @@
       <Description xsi:nil="true"/>
     </URL>
     <_dlc_DocId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">CONNECT-108-81</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">
       <Url>https://connect.ncdot.gov/resources/safety/_layouts/DocIdRedir.aspx?ID=CONNECT-108-81</Url>
       <Description>CONNECT-108-81</Description>
     </_dlc_DocIdUrl>
     <_dlc_DocIdPersistId xmlns="16f00c2e-ac5c-418b-9f13-a0771dbd417d">false</_dlc_DocIdPersistId>
     <File_x0020_Category xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3"/>
     <Provision_x0020_Number xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP09 R007</Provision_x0020_Number>
     <Geotech_x0020_Reference xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">true</Geotech_x0020_Reference>
     <Provision xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">OVERHEAD AND DYNAMIC MESSAGE SIGN FOUNDATIONS</Provision>
     <No_x002e_ xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">SP09R</No_x002e_>
     <Let_x0020_Date xmlns="5e7874b7-19b8-4222-9f87-80bf0b085ea3">2024-01</Let_x0020_Date>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F8CCD1-F8C5-43D4-9C1E-3E6B537F15DC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C94E34FE-D9D7-412C-96C9-6BF502D4A177}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{024086B3-BFF2-4E4E-82F7-27379DF5972B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BBCC041-8257-4D7E-BAE6-5F1260662CA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2341075-8042-494E-B4CB-1421E2117514}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="16f00c2e-ac5c-418b-9f13-a0771dbd417d"/>